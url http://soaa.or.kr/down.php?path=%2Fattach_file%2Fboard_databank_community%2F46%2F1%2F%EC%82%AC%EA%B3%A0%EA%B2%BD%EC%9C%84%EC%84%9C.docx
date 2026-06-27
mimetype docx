--- v0 (2025-11-07)
+++ v1 (2026-06-27)
@@ -160,76 +160,68 @@
             <w:r w:rsidR="004D5A1F" w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>증권번호</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32847681" w14:textId="2B9C0D2B" w:rsidR="004D5A1F" w:rsidRPr="004D5A1F" w:rsidRDefault="001661BA" w:rsidP="001F78A4">
+          <w:p w14:paraId="32847681" w14:textId="7BB4401E" w:rsidR="004D5A1F" w:rsidRPr="004D5A1F" w:rsidRDefault="004D00DE" w:rsidP="001F78A4">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:wordWrap/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조" w:hint="eastAsia"/>
-[...11 lines deleted...]
-              <w:t>2505756375000</w:t>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>82604911630000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1EDFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EC2F268" w14:textId="77777777" w:rsidR="004D5A1F" w:rsidRPr="004D5A1F" w:rsidRDefault="00B7450D">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:wordWrap/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:sz w:val="24"/>
@@ -512,140 +504,102 @@
             </w:r>
             <w:r w:rsidR="00EA32F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00EA32F4" w:rsidRPr="00EA32F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00EA32F4" w:rsidRPr="00EA32F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy" w:hint="eastAsia"/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>연도</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>연도)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA32F4" w:rsidRPr="00EA32F4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D5A1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.   </w:t>
+            </w:r>
+            <w:r w:rsidR="004D5A1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA32F4" w:rsidRPr="00EA32F4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
+                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidR="00EA32F4" w:rsidRPr="00EA32F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy" w:hint="eastAsia"/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EA32F4" w:rsidRPr="00EA32F4">
+              <w:t xml:space="preserve">월) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
-                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...73 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.   </w:t>
             </w:r>
             <w:r w:rsidR="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EA32F4" w:rsidRPr="00EA32F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00EA32F4" w:rsidRPr="00EA32F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy" w:hint="eastAsia"/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -862,71 +816,59 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1EDFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F051789" w14:textId="77777777" w:rsidR="007B0BB6" w:rsidRPr="004D5A1F" w:rsidRDefault="00E70238">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:wordWrap/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>사고후</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 조치</w:t>
+              <w:t>사고후 조치</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7164A621" w14:textId="77777777" w:rsidR="007B0BB6" w:rsidRPr="004D5A1F" w:rsidRDefault="00E70238">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1036,201 +978,165 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EEB59E6" w14:textId="77777777" w:rsidR="007B0BB6" w:rsidRPr="004D5A1F" w:rsidRDefault="00E70238">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>〇</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>소  속</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">소  속 </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35E4B3E2" w14:textId="77777777" w:rsidR="007B0BB6" w:rsidRPr="004D5A1F" w:rsidRDefault="00E70238">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>〇</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>성  명</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">성  명 </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21D5AB16" w14:textId="77777777" w:rsidR="007B0BB6" w:rsidRPr="004D5A1F" w:rsidRDefault="00E70238">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>〇</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">연락처 </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B0BB6" w14:paraId="2F6973EA" w14:textId="77777777" w:rsidTr="00AD7909">
         <w:trPr>
           <w:trHeight w:val="1098"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1EDFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="388AC812" w14:textId="77777777" w:rsidR="007B0BB6" w:rsidRDefault="00E70238">
             <w:pPr>
               <w:pStyle w:val="a8"/>
@@ -1292,228 +1198,215 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7640" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51C937AB" w14:textId="77777777" w:rsidR="007B0BB6" w:rsidRPr="004D5A1F" w:rsidRDefault="00E70238">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>〇</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="휴먼명조"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">연락처 </w:t>
             </w:r>
             <w:r w:rsidRPr="004D5A1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="HCI Poppy"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B9094D9" w14:textId="77777777" w:rsidR="007B0BB6" w:rsidRDefault="007B0BB6" w:rsidP="009E0869">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B0BB6" w:rsidSect="00B7450D">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="680" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CCFE531" w14:textId="77777777" w:rsidR="008B527E" w:rsidRDefault="008B527E" w:rsidP="00A06C78">
+    <w:p w14:paraId="7D5DC32B" w14:textId="77777777" w:rsidR="00FB3ED7" w:rsidRDefault="00FB3ED7" w:rsidP="00A06C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B992AE0" w14:textId="77777777" w:rsidR="008B527E" w:rsidRDefault="008B527E" w:rsidP="00A06C78">
+    <w:p w14:paraId="79EAC923" w14:textId="77777777" w:rsidR="00FB3ED7" w:rsidRDefault="00FB3ED7" w:rsidP="00A06C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="바탕">
     <w:altName w:val="Batang"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="굴림">
     <w:altName w:val="Gulim"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HCI Poppy">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="휴먼명조">
-    <w:altName w:val="바탕"/>
+    <w:altName w:val="맑은 고딕"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002A7" w:usb1="19D77CFB" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HY헤드라인M">
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="900002A7" w:usb1="09D77CF9" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="돋움체">
     <w:panose1 w:val="020B0609000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FEA7EAC" w14:textId="77777777" w:rsidR="008B527E" w:rsidRDefault="008B527E" w:rsidP="00A06C78">
+    <w:p w14:paraId="0F2E0AB6" w14:textId="77777777" w:rsidR="00FB3ED7" w:rsidRDefault="00FB3ED7" w:rsidP="00A06C78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B36DCED" w14:textId="77777777" w:rsidR="008B527E" w:rsidRDefault="008B527E" w:rsidP="00A06C78">
+    <w:p w14:paraId="47CA9502" w14:textId="77777777" w:rsidR="00FB3ED7" w:rsidRDefault="00FB3ED7" w:rsidP="00A06C78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="564F54BA" w14:textId="77777777" w:rsidR="001E4BA6" w:rsidRDefault="001E4BA6">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36610BA5" wp14:editId="4408860B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-219075</wp:posOffset>
@@ -1561,51 +1454,51 @@
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="6AFD5BCB" id="직사각형 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-17.25pt;margin-top:53pt;width:522.75pt;height:710.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSaxvXpwIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l92khJ+IDYpAVJUQ&#10;oELF2fHa2ZW8Htd2sklv9B2Q+ga99NDnqug7dGxvNkBRD1VzcDw7M9/8+Js5Ol41iiyFdTXogg52&#10;ckqE5lDWel7Qjzdnbw4ocZ7pkinQoqBr4ejx5PWro9aMxRAqUKWwBEG0G7emoJX3ZpxljleiYW4H&#10;jNColGAb5lG086y0rEX0RmXDPN/LWrClscCFc/j1NCnpJOJLKbi/lNIJT1RBMTcfTxvPWTizyREb&#10;zy0zVc27NNg/ZNGwWmPQHuqUeUYWtv4Dqqm5BQfS73BoMpCy5iLWgNUM8mfVXFfMiFgLNseZvk3u&#10;/8Hyi+WVJXWJb0eJZg0+0cO3u4cv33/+uPv19Z4MQoda48ZoeG2ubCc5vIZyV9I24R8LIavY1XXf&#10;VbHyhOPHvb23B4fDESUcdYc51rk/CqjZ1t1Y598JaEi4FNTis8VusuW588l0YxKiOVB1eVYrFYVA&#10;FXGiLFkyfOTZPKaM4E+slA62GoJXAgxfslBZqiXe/FqJYKf0ByGxK5j9MCYS+bgNwjgX2g+SqmKl&#10;SLFHOf660nqPWGgEDMgS4/fYHcDTAjbYKcvOPriKSOfeOf9bYsm594iRQfveuak12JcAFFbVRU72&#10;myal1oQuzaBcI2cspGFyhp/V+GznzPkrZnF6cM5wI/hLPKSCtqDQ3SipwH5+6XuwR1KjlpIWp7Gg&#10;7tOCWUGJeq+R7oeD3d0wvlHYHe0PUbCPNbPHGr1oTgC5gJTG7OI12Hu1uUoLzS0ujmmIiiqmOcYu&#10;KPd2I5z4tCVw9XAxnUYzHFnD/Lm+NjyAh64GWt6sbpk1HXc90v4CNpPLxs8onGyDp4bpwoOsI7+3&#10;fe36jeMeidOtprBPHsvRartAJ78BAAD//wMAUEsDBBQABgAIAAAAIQArIsBw4AAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWjstSasQp0IIKuiNQnp2Y5NE2OsQO234e7Yn&#10;uM1qRrNvis3kLDuZIXQeJSRzAcxg7XWHjYSP9+fZGliICrWyHo2EHxNgU15fFSrX/oxv5rSPDaMS&#10;DLmS0MbY55yHujVOhbnvDZL36QenIp1Dw/WgzlTuLF8IkXGnOqQPrerNY2vqr/3oJIzp6vVpOnxv&#10;l5WoVrvKpi9x20t5ezM93AOLZop/YbjgEzqUxHT0I+rArITZ8i6lKBkio1GXhEgSUkdS6SJLgZcF&#10;/7+i/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSaxvXpwIAAIgFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQArIsBw4AAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAAEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="008B527E">
+    <w:r w:rsidR="00FB3ED7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="160B2A51">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark44688937" o:spid="_x0000_s2049" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.45pt;height:841.9pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="20150713_공문 양식 디자인 요청1"/>
@@ -1850,122 +1743,123 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="800"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B0BB6"/>
     <w:rsid w:val="00020DFE"/>
     <w:rsid w:val="00123846"/>
     <w:rsid w:val="0013685F"/>
     <w:rsid w:val="001661BA"/>
     <w:rsid w:val="001E4BA6"/>
     <w:rsid w:val="001F78A4"/>
     <w:rsid w:val="0022189F"/>
     <w:rsid w:val="0025752D"/>
     <w:rsid w:val="003838F0"/>
     <w:rsid w:val="00466975"/>
+    <w:rsid w:val="004D00DE"/>
     <w:rsid w:val="004D5A1F"/>
     <w:rsid w:val="005A24CA"/>
     <w:rsid w:val="00616D23"/>
     <w:rsid w:val="00641996"/>
     <w:rsid w:val="007B0BB6"/>
     <w:rsid w:val="008B4CEE"/>
     <w:rsid w:val="008B527E"/>
     <w:rsid w:val="00910722"/>
     <w:rsid w:val="009E0869"/>
     <w:rsid w:val="00A06C78"/>
     <w:rsid w:val="00A113FE"/>
     <w:rsid w:val="00A5628B"/>
     <w:rsid w:val="00A60723"/>
     <w:rsid w:val="00AD7909"/>
     <w:rsid w:val="00B7450D"/>
     <w:rsid w:val="00CD1EFF"/>
     <w:rsid w:val="00D84526"/>
     <w:rsid w:val="00E02221"/>
     <w:rsid w:val="00E07C2E"/>
     <w:rsid w:val="00E70238"/>
     <w:rsid w:val="00E866A6"/>
     <w:rsid w:val="00EA32F4"/>
     <w:rsid w:val="00F5521E"/>
     <w:rsid w:val="00F66E0F"/>
+    <w:rsid w:val="00FB3ED7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="072F170A"/>